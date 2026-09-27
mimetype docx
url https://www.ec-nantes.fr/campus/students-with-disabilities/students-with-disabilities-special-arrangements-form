--- v0 (2026-07-09)
+++ v1 (2026-09-27)
@@ -10,87 +10,153 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="18DE82E7" w14:textId="3157F0FA" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00D842D3">
       <w:pPr>
         <w:pStyle w:val="Sous-titre"/>
       </w:pPr>
-      <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve">Request Form for </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Form</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:t>adaptations</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve"> for Students or Apprentices with Disabilities and/or Medical Conditions Requiring Accommodations</w:t>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Apprentices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Medical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> Conditions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Requiring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> Accommodations</w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B508E18" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Administrative Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C67EEB5" w14:textId="729709FD" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1047"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
-        <w:t>Last Name:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Last </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte27"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:format w:val="Capitales"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texte27"/>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0028100C" w:rsidRPr="00922F63">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -160,52 +226,57 @@
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4A3D743D" w14:textId="2AF21B65" w:rsidR="000B679F" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1047"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
-        <w:t>DATE OF BIRTH:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">DATE OF </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>BIRTH:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00922F63">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Votre date de naissance"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="end"/>
@@ -268,52 +339,57 @@
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="32A123E0" w14:textId="1ACDFA03" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1047"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
-        <w:t>MAILING ADDRESS:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">MAILING </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>ADDRESS:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="votre adresse postale"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Texte5"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -341,53 +417,55 @@
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="6AEA0870" w14:textId="2E8C9C8A" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1047"/>
         </w:tabs>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00922F63">
         <w:t>EMAIL:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="votre mail"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Texte6"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -550,57 +628,57 @@
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -610,57 +688,57 @@
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -671,57 +749,57 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASTER'S</w:t>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -731,143 +809,145 @@
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="CaseACocher5"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> BACHELOR'S</w:t>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> SPECIALIZED MASTER'S </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A6312" w14:textId="2B9C8049" w:rsidR="00CC15EB" w:rsidRPr="00922F63" w:rsidRDefault="003F6C58" w:rsidP="000C5984">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00922F63">
         <w:t>YEAR:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte26"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="Texte26"/>
       <w:r w:rsidRPr="00922F63">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="end"/>
@@ -977,52 +1057,57 @@
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:rStyle w:val="Style2"/>
           <w:rFonts w:cs="Titillium"/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B48F957" w14:textId="77777777" w:rsidR="000C5984" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00CC15EB">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
-        <w:t>CURRENT ACADEMIC YEAR AT THE TIME OF THE PAAI APPLICATION:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">CURRENT ACADEMIC YEAR AT THE TIME OF THE PAAI </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>APPLICATION:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Texte11"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
@@ -1032,120 +1117,129 @@
     <w:p w14:paraId="1C09CB73" w14:textId="0BB5DF6C" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00CC15EB">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:t>STATUS</w:t>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="CaseACocher1"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00922F63">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:t xml:space="preserve"> STUDENT  </w:t>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="CaseACocher6"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="0028100C">
+      <w:r w:rsidR="00820131">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:t xml:space="preserve"> APPRENTICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECEBE83" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>APPLICATION COMPLETED AND FOLLOWED UP BY</w:t>
+        <w:t xml:space="preserve">APPLICATION COMPLETED AND FOLLOWED UP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BY</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:t>:</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1C6F8939" w14:textId="13E2FE2C" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DISABILITY COORDINATOR</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
@@ -1175,102 +1269,128 @@
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>TRAINING DIRECTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>GRONDIN Frédéric</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00922F63">
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>direction.formation@ec-nantes.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7F9C66DE" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>NURSE</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Clothilde Julienne</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00922F63">
           <w:rPr>
             <w:rStyle w:val="InternetLink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>infirmerie@ec-nantes.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2E2347EA" w14:textId="2A0F1F3D" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DOCTOR</w:t>
@@ -1347,52 +1467,60 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Email:</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Texte13"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
@@ -1403,52 +1531,88 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="1A8A99D4" w14:textId="6F713D4C" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>File received by the nurse or disability liaison on:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">File </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>received</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the nurse or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>disability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liaison </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Texte14"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1458,187 +1622,902 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F00C2D" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00922F63">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="523C07DF" w14:textId="4CF32CED" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="008958DA">
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve">Once this document has been received, completed, and signed by </w:t>
+        <w:t xml:space="preserve">Once </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> document has been </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>received</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>completed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>signed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00523ECE" w:rsidRPr="00922F63">
         <w:t>the student</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve">, the doctor, and the nurse, a multidisciplinary committee composed </w:t>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>doctor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, and the nurse, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>multidisciplinary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>composed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53015" w:rsidRPr="00922F63">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:t>Dean</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve"> of studies, the disability advisor, the student life </w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>disability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>advisor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, the student life </w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:t>manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve">, and the nurse will review your requests. </w:t>
+        <w:t xml:space="preserve">, and the nurse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>requests</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008958DA" w:rsidRPr="00922F63">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve">Following the committee’s review, decisions will be communicated to </w:t>
+        <w:t xml:space="preserve">Following the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>committee’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>decisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>communicated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00523ECE" w:rsidRPr="00922F63">
         <w:t xml:space="preserve">the student </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:t>via email</w:t>
       </w:r>
       <w:r w:rsidR="008958DA" w:rsidRPr="00922F63">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:br/>
-        <w:t xml:space="preserve">An educational contract will be proposed and signed by </w:t>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>will</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>signed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00523ECE" w:rsidRPr="00922F63">
         <w:t xml:space="preserve">the student </w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:t>Dean</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
-        <w:t xml:space="preserve"> of Studies.</w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0015FE25" w14:textId="51511AE4" w:rsidR="00E35015" w:rsidRPr="00922F63" w:rsidRDefault="00E35015" w:rsidP="008958DA">
       <w:r w:rsidRPr="00922F63">
-        <w:t>If no educational contract is signed, the proposed accommodations cannot be implemented.</w:t>
+        <w:t xml:space="preserve">If no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>educational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>signed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>proposed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> accommodations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DA2032A" w14:textId="77777777" w:rsidR="008958DA" w:rsidRPr="00922F63" w:rsidRDefault="008958DA" w:rsidP="008958DA"/>
     <w:p w14:paraId="6406D625" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>In the event of a study abroad program or internship at another institution (university or company), you must follow the host institution’s procedures (this document may be attached to your new request for accommodations).</w:t>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>abroad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>internship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institution (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must follow the host </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>institution’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>procedures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>attached</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> new </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for accommodations).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75522500" w14:textId="52F4FD57" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="000000"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Centrale Nantes is committed to adhering as closely as possible to the </w:t>
+        <w:t xml:space="preserve">Centrale Nantes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>committed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>adhering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>closely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as possible to the </w:t>
       </w:r>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>adaptations</w:t>
       </w:r>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> recommended by the </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>doctor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, within the limits of technical feasibility and degree requirements</w:t>
-      </w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>limits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>technical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>feasibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>degree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00922F63">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC15EB" w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="7030A0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B626FDA" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922F63">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACADEMIC ACCOMMODATIONS</w:t>
@@ -1665,242 +2544,334 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A69EBF7" w14:textId="2D3DB02D" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...4 lines deleted...]
-              <w:t>Requested A</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Requested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A</w:t>
             </w:r>
             <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">daptations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C8E409E" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4851B7BA" w14:textId="602960C3" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Medical</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00297DB6" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Recommendations</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00297DB6" w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="02023B9B" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2AB56567" w14:textId="68825AD7" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Opinion of the Multidisciplinary Team and Decision by the </w:t>
+              <w:t xml:space="preserve">Opinion of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Multidisciplinary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Team and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the </w:t>
             </w:r>
             <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>training</w:t>
             </w:r>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Departement</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="3C7CBAC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7453741E" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Affected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> training </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>modalities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="409A9324" w14:textId="46284E5B" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">    • </w:t>
             </w:r>
             <w:r w:rsidR="00BA6048" w:rsidRPr="00922F63">
               <w:rPr>
@@ -1911,73 +2882,97 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>face-to-face</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="050BA9D1" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Distance learning</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">    • Distance </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Internship</w:t>
-            </w:r>
+              <w:t>learning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2B7E7352" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    • </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Internship</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D1AD3B4" w14:textId="6D12916C" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00F00C2D" w:rsidP="00DB7249">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2060,75 +3055,193 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1816141A" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-              <w:t>Teaching Methods</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Methods</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="220DEF95" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(adaptations during class, classroom setup, participation in sports activities, role-playing, communication exercises, etc.)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>adaptations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>during</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> class, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>classroom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> setup, participation in sports </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>activities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>role-playing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, communication </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>exercises</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0BACDB35" w14:textId="61DD4CB6" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="000B4EE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:fldChar w:fldCharType="begin">
@@ -2218,96 +3331,146 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="124DEAB3" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="52317DE6" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="4FB7D0D6" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Adaptation of teaching materials</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Adaptation of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="59D36FAB" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
@@ -2566,134 +3729,192 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="778B2CAD" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Technical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>aids</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="313DE6E1" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Computer equipment</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">    • Computer </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00922F63">
+              <w:t>equipment</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2ECF0D4C" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Software</w:t>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00922F63">
+              <w:t xml:space="preserve">    • Software</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="583DE1FE" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Online learning platform,</w:t>
-[...10 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">    • Videoconferencing</w:t>
-            </w:r>
+              <w:t xml:space="preserve">    • Online </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>learning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> platform,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5913AEC1" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    • </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Videoconferencing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="333333"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="333333"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63240804" w14:textId="72066B7C" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="000B4EE6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
@@ -2832,176 +4053,262 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66C193C7" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...4 lines deleted...]
-              <w:t>Requested Accommodations</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Requested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Accommodations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B4F2424" w14:textId="096F7525" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13EDBE59" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="70D891BF" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F5C494B" w14:textId="3DBF0BAF" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Opinion of the Multidisciplinary Team and Decision by the training Departement</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Opinion of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Multidisciplinary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Team and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the training </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Departement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="34FC2349" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="34FC2349" w14:textId="77777777" w:rsidTr="00820131">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2268"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D69D71D" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -3013,51 +4320,117 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>WRITTEN ASSESSMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1272AF56" w14:textId="3C4089AD" w:rsidR="00820C9C" w:rsidRPr="00922F63" w:rsidRDefault="00820C9C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(e.g., extra time, permitted materials, room accommodations...)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, extra time, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>permitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>, room accommodations...)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F5C879C" w14:textId="6C942F67" w:rsidR="009B1151" w:rsidRPr="00922F63" w:rsidRDefault="009B1151">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="406E5385" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6386E2F1" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
@@ -3162,53 +4535,53 @@
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C4D8536" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="0F85556C" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="0F85556C" w14:textId="77777777" w:rsidTr="00820131">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2268"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47E289FA" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -3220,51 +4593,117 @@
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>ORAL ASSESSMENTS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6328E8EE" w14:textId="391F7BFE" w:rsidR="00820C9C" w:rsidRPr="00922F63" w:rsidRDefault="00820C9C" w:rsidP="00820C9C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>(e.g., extra time, permitted materials, room setup...)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, extra time, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>permitted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>, room setup...)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58D40938" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
@@ -3336,53 +4775,53 @@
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="660CAE3D" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="0DF6F4B7" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="0DF6F4B7" w14:textId="77777777" w:rsidTr="00820131">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3166"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="092ABBFF" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -3663,170 +5102,256 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="23FA0B15" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...4 lines deleted...]
-              <w:t>Requested Accommodations</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Requested</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Accommodations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A87F3D4" w14:textId="17514115" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>requests</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="233A6E64" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Medical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Recommendations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="49F3349E" w14:textId="77777777" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12367727" w14:textId="6EBD9C55" w:rsidR="00BA6048" w:rsidRPr="00922F63" w:rsidRDefault="00BA6048" w:rsidP="00BA6048">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Opinion of the Multidisciplinary Team and Decision by the training Departement</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Opinion of the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Multidisciplinary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Team and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Decision</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the training </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Departement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="4C9BB747" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="2268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="00F98D63" w14:textId="1141EB0F" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
@@ -3999,52 +5524,62 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CD3060C" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>STUDENT LIFE – CAMPUS:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">STUDENT LIFE – </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>CAMPUS:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="169BB960" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>•TRANSPORTATION</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F23687F" w14:textId="68B7A003" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
@@ -4372,52 +5907,64 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C4899F4" w14:textId="4B6EE67E" w:rsidR="00A1422C" w:rsidRPr="0028100C" w:rsidRDefault="0028100C" w:rsidP="0028100C">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028100C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Arrangements for the period</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Arrangements for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0028100C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>period</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> ..........................................................</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10140" w:type="dxa"/>
         <w:tblInd w:w="-502" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2663"/>
         <w:gridCol w:w="2430"/>
@@ -4427,312 +5974,377 @@
       <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="46AC8D59" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18470FAB" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>Date:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:t xml:space="preserve"> ___/___</w:t>
             </w:r>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>/20__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7930C76B" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>Student’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>signature:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F5F4BD4" w14:textId="77777777" w:rsidR="00E46419" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>Date:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:t xml:space="preserve"> ___/__ /</w:t>
             </w:r>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65ECFCDF" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FADF6B0" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5FDDAB8E" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:t>Last Name First Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="560B5CD2" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CF4D642" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27CC6005" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00922F63">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>Doctor’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t xml:space="preserve"> signature and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>stamp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2550" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="668C6293" w14:textId="77777777" w:rsidR="00E46419" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>Date:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:t xml:space="preserve"> ___/___ /</w:t>
             </w:r>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32AE9B89" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F91B374" w14:textId="76BAD280" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
-              <w:t>Signature of disability coordinator:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Signature of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>disability</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>coordinator</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="439E5D6E" w14:textId="77777777" w:rsidR="00E46419" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>Date:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:t xml:space="preserve"> ___/__ /</w:t>
             </w:r>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D731B34" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51B43A14" w14:textId="624C815E" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
               <w:t xml:space="preserve">Signature of the </w:t>
             </w:r>
             <w:r w:rsidR="00657AC2" w:rsidRPr="00922F63">
-              <w:t>Dean of studies</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Dean of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00657AC2" w:rsidRPr="00922F63">
+              <w:t>studies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="0A24F3E0" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F00C2D" w:rsidRPr="00922F63" w14:paraId="422ED3A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2663" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64B77947" w14:textId="77777777" w:rsidR="00E46419" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00922F63">
               <w:t>Date:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:t xml:space="preserve"> ___/___ /</w:t>
             </w:r>
             <w:r w:rsidR="00E46419" w:rsidRPr="00922F63">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20__</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB492D9" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00922F63">
-              <w:t>Last Name, First Name, and Signature of the Nurse:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Last Name, First Name, and Signature of the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00922F63">
+              <w:t>Nurse:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="43728AEA" w14:textId="77777777" w:rsidR="00297DB6" w:rsidRPr="00922F63" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -5992,103 +7604,107 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2015647199">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="383867533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="706949155">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="76484183">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1934588451">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1467360585">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9XUaJCwlMnlz1Yf0+E1BokEgsbMdLQ/szaBO+Uq+w3YuHNkw7xOTpwL4HYcp11fr517wPal5LnWhkCmEL3jyuQ==" w:salt="yEPGyrGflec2g2rHJKNYEQ=="/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Ck+AYof8Wdhb9imX0RtEuiIQ/fmivNpyz6Pox9FmxPQskE8r4wIzBAIyzzCzgj+zZlGF4ESHb4IfxT3c+RN77A==" w:salt="k0b0GzF6ETrIwswGxmx5Aw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A1422C"/>
     <w:rsid w:val="000107DC"/>
     <w:rsid w:val="00023230"/>
+    <w:rsid w:val="000A04D8"/>
     <w:rsid w:val="000B4EE6"/>
     <w:rsid w:val="000B679F"/>
     <w:rsid w:val="000C5984"/>
     <w:rsid w:val="000F4FBA"/>
     <w:rsid w:val="000F7211"/>
+    <w:rsid w:val="00166C1E"/>
     <w:rsid w:val="00177CAD"/>
     <w:rsid w:val="001C2DFC"/>
     <w:rsid w:val="001F0807"/>
     <w:rsid w:val="0028100C"/>
     <w:rsid w:val="0029013F"/>
     <w:rsid w:val="00297DB6"/>
     <w:rsid w:val="003A2BEB"/>
     <w:rsid w:val="003F6C58"/>
     <w:rsid w:val="004369C9"/>
     <w:rsid w:val="00455572"/>
     <w:rsid w:val="00523ECE"/>
     <w:rsid w:val="0065101F"/>
     <w:rsid w:val="00657AC2"/>
     <w:rsid w:val="00674B9D"/>
     <w:rsid w:val="00691957"/>
     <w:rsid w:val="00787430"/>
     <w:rsid w:val="007D6D3B"/>
     <w:rsid w:val="007F0959"/>
     <w:rsid w:val="007F36D0"/>
+    <w:rsid w:val="00820131"/>
     <w:rsid w:val="00820C9C"/>
     <w:rsid w:val="008466CA"/>
     <w:rsid w:val="00876705"/>
     <w:rsid w:val="0088514E"/>
     <w:rsid w:val="008958DA"/>
     <w:rsid w:val="009204CF"/>
     <w:rsid w:val="00922F63"/>
     <w:rsid w:val="00964575"/>
     <w:rsid w:val="009731AB"/>
     <w:rsid w:val="009A51DD"/>
     <w:rsid w:val="009B1151"/>
     <w:rsid w:val="009E05F1"/>
     <w:rsid w:val="009F5F8C"/>
     <w:rsid w:val="00A1422C"/>
     <w:rsid w:val="00A53015"/>
     <w:rsid w:val="00A60CEC"/>
     <w:rsid w:val="00A9360C"/>
     <w:rsid w:val="00B060DF"/>
     <w:rsid w:val="00B44EFD"/>
     <w:rsid w:val="00B5781D"/>
     <w:rsid w:val="00BA6048"/>
     <w:rsid w:val="00C349B0"/>
     <w:rsid w:val="00C71AF8"/>
     <w:rsid w:val="00C740D5"/>
     <w:rsid w:val="00C9589C"/>
@@ -6105,51 +7721,51 @@
     <w:rsid w:val="00ED6AFE"/>
     <w:rsid w:val="00F00C2D"/>
     <w:rsid w:val="00F23367"/>
     <w:rsid w:val="00F554E2"/>
     <w:rsid w:val="00FC2806"/>
     <w:rsid w:val="00FE7812"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="18433"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19638F4D"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{E3C7EE3E-B41F-4ED5-A1F8-C685999E55E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>