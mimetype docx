--- v0 (2026-07-10)
+++ v1 (2026-09-28)
@@ -802,57 +802,57 @@
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher2"/>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -862,57 +862,57 @@
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="CaseACocher3"/>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -923,57 +923,57 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MASTER </w:t>
       </w:r>
       <w:r w:rsidR="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -983,57 +983,57 @@
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="CaseACocher5"/>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1049,57 +1049,57 @@
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="000C5984">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> MASTERE SPECIALISE </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A6312" w14:textId="2B9C8049" w:rsidR="00CC15EB" w:rsidRPr="00F00C2D" w:rsidRDefault="003F6C58" w:rsidP="000C5984">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:rPr>
@@ -1391,92 +1391,92 @@
       </w:pPr>
       <w:r w:rsidRPr="00F00C2D">
         <w:t>STATUT</w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00F00C2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00F00C2D">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="CaseACocher1"/>
       <w:r w:rsidR="000C5984" w:rsidRPr="00F00C2D">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="000C5984" w:rsidRPr="00F00C2D">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00F00C2D">
         <w:t xml:space="preserve">ETUDIANT  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F00C2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00F00C2D">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="CaseACocher6"/>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00F00C2D">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00934A6E">
+      <w:r w:rsidR="0058452F">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003F6C58" w:rsidRPr="00F00C2D">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="000C5984">
         <w:t>AP</w:t>
       </w:r>
       <w:r w:rsidR="000B4EE6" w:rsidRPr="00F00C2D">
         <w:t>PRENTI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECEBE83" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00297DB6" w:rsidP="00E46419">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00F00C2D">
@@ -3592,53 +3592,53 @@
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3F5C494B" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F00C2D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Avis Équipe plurielle et Décision Direction de la Formation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="34FC2349" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="34FC2349" w14:textId="77777777" w:rsidTr="00054E93">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2268"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D69D71D" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -3746,106 +3746,103 @@
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19596F1B" w14:textId="3FBFF102" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="000B4EE6">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00F00C2D">
+          <w:p w14:paraId="30164D4B" w14:textId="1C4F00CA" w:rsidR="00A1422C" w:rsidRDefault="00054E93" w:rsidP="00054E93">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Texte20"/>
-            <w:r w:rsidRPr="00F00C2D">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F00C2D">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
+          </w:p>
+          <w:p w14:paraId="1953D783" w14:textId="77777777" w:rsidR="00054E93" w:rsidRDefault="00054E93">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19596F1B" w14:textId="09A1436C" w:rsidR="00054E93" w:rsidRPr="00F00C2D" w:rsidRDefault="00054E93">
+            <w:pPr>
+              <w:pStyle w:val="Standard"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="17081655" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
@@ -3856,53 +3853,53 @@
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C4D8536" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="0F85556C" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="0F85556C" w14:textId="77777777" w:rsidTr="00054E93">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2268"/>
+          <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47E289FA" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -4087,53 +4084,53 @@
             <w:tcW w:w="2284" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="660CAE3D" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00A1422C">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="0DF6F4B7" w14:textId="77777777">
+      <w:tr w:rsidR="00F00C2D" w:rsidRPr="00F00C2D" w14:paraId="0DF6F4B7" w14:textId="77777777" w:rsidTr="00054E93">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3166"/>
+          <w:trHeight w:val="2031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2265" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="666666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2B2B2"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="092ABBFF" w14:textId="77777777" w:rsidR="00A1422C" w:rsidRPr="00F00C2D" w:rsidRDefault="00297DB6">
             <w:pPr>
               <w:pStyle w:val="Standard"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
@@ -7027,93 +7024,96 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2015647199">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="383867533">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="706949155">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="76484183">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1934588451">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1467360585">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="99"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="kLULNOsykqg1JDWk4XJ5kmEeINjJ/bxw5bchk4PZCjHBwHXpYX6Yv2cbcj2g6BRn3k/o/WFIyWY/7FW6ouFLcA==" w:salt="FAFkeAyTvsGF8q6oSvfoMg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="CEQsyzQLMbP1MvyX7dDVYci3lTCvLQvqUwZHl5UD4MXunAYqNQ2/uzp4lH7SLEE40EM7pDI3DSwQk3A5oF3RGA==" w:salt="2eCJhPXxeCMZc4441FC35Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A1422C"/>
     <w:rsid w:val="000107DC"/>
+    <w:rsid w:val="00054E93"/>
     <w:rsid w:val="000B4EE6"/>
     <w:rsid w:val="000B679F"/>
     <w:rsid w:val="000C5984"/>
     <w:rsid w:val="000F4FBA"/>
     <w:rsid w:val="000F7211"/>
     <w:rsid w:val="00177CAD"/>
     <w:rsid w:val="001C2DFC"/>
     <w:rsid w:val="00270B25"/>
     <w:rsid w:val="0029013F"/>
     <w:rsid w:val="00297DB6"/>
     <w:rsid w:val="003F6C58"/>
     <w:rsid w:val="00455572"/>
     <w:rsid w:val="00523ECE"/>
     <w:rsid w:val="00526FFD"/>
+    <w:rsid w:val="00552045"/>
+    <w:rsid w:val="00592354"/>
     <w:rsid w:val="0065101F"/>
     <w:rsid w:val="00691957"/>
     <w:rsid w:val="00787430"/>
     <w:rsid w:val="007D6D3B"/>
     <w:rsid w:val="007F0959"/>
     <w:rsid w:val="007F36D0"/>
     <w:rsid w:val="00820C9C"/>
     <w:rsid w:val="008466CA"/>
     <w:rsid w:val="00876705"/>
     <w:rsid w:val="0088514E"/>
     <w:rsid w:val="008958DA"/>
     <w:rsid w:val="009204CF"/>
     <w:rsid w:val="00934A6E"/>
     <w:rsid w:val="00964575"/>
     <w:rsid w:val="009731AB"/>
     <w:rsid w:val="009A51DD"/>
     <w:rsid w:val="009B1151"/>
     <w:rsid w:val="009E05F1"/>
     <w:rsid w:val="009F5F8C"/>
     <w:rsid w:val="00A1422C"/>
     <w:rsid w:val="00A53015"/>
     <w:rsid w:val="00A9360C"/>
     <w:rsid w:val="00B060DF"/>
     <w:rsid w:val="00B44EFD"/>
     <w:rsid w:val="00B5781D"/>
@@ -7134,51 +7134,51 @@
     <w:rsid w:val="00ED6AFE"/>
     <w:rsid w:val="00F00C2D"/>
     <w:rsid w:val="00F23367"/>
     <w:rsid w:val="00F554E2"/>
     <w:rsid w:val="00FC2806"/>
     <w:rsid w:val="00FE7812"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="16385"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="19638F4D"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{E3C7EE3E-B41F-4ED5-A1F8-C685999E55E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -8471,74 +8471,74 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>679</Words>
-  <Characters>3735</Characters>
+  <Characters>3737</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan d'aménagement et d'accompagnement individualisé</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Centrale nantes</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4406</CharactersWithSpaces>
+  <CharactersWithSpaces>4408</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Plan d'aménagement et d'accompagnement individualisé</dc:title>
   <dc:subject/>
   <dc:creator>Stephanie Breuil</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>15.0000</vt:lpwstr>